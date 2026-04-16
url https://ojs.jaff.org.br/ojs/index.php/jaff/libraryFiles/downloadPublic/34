--- v0 (2025-10-26)
+++ v1 (2026-04-16)
@@ -601,67 +601,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Os conteúdos estarão disponíveis no momento da publicação do artigo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09C695F9" w14:textId="77777777" w:rsidR="00E50B24" w:rsidRDefault="00E50B24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22742216" w14:textId="03E74A81" w:rsidR="00E50B24" w:rsidRDefault="00F4189B" w:rsidP="00F4189B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Descrever</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> títulos e respectivas URLs, números de acesso ou </w:t>
+              <w:t xml:space="preserve">Descrever títulos e respectivas URLs, números de acesso ou </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>DOIs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> dos arquivos dos conteúdos subjacentes ao texto do artigo (use uma linha para cada dado):              ___________________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C4C7B69" w14:textId="77777777" w:rsidR="00E50B24" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">___________________________________________________________________________           </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> </w:t>
@@ -1202,61 +1196,61 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="206A76F1" w14:textId="77777777" w:rsidR="00E50B24" w:rsidRDefault="00E50B24"/>
     <w:sectPr w:rsidR="00E50B24">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="676E484E" w14:textId="77777777" w:rsidR="00D10FC0" w:rsidRDefault="00D10FC0">
+    <w:p w14:paraId="7981B67C" w14:textId="77777777" w:rsidR="008C26FB" w:rsidRDefault="008C26FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70CAD36C" w14:textId="77777777" w:rsidR="00D10FC0" w:rsidRDefault="00D10FC0">
+    <w:p w14:paraId="17D85313" w14:textId="77777777" w:rsidR="008C26FB" w:rsidRDefault="008C26FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1267,117 +1261,144 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="623B5917" w14:textId="77777777" w:rsidR="00D10FC0" w:rsidRDefault="00D10FC0">
+    <w:p w14:paraId="36674CA4" w14:textId="77777777" w:rsidR="008C26FB" w:rsidRDefault="008C26FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35BAD423" w14:textId="77777777" w:rsidR="00D10FC0" w:rsidRDefault="00D10FC0">
+    <w:p w14:paraId="31A77BBD" w14:textId="77777777" w:rsidR="008C26FB" w:rsidRDefault="008C26FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7951CC24" w14:textId="77777777" w:rsidR="00E50B24" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7951CC24" w14:textId="7B3E9225" w:rsidR="00E50B24" w:rsidRDefault="008B059F">
     <w:pPr>
       <w:ind w:left="-1133" w:right="-1174"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="444A2FED" wp14:editId="6D1D63C0">
-          <wp:extent cx="7049925" cy="1114425"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03400F96" wp14:editId="378E1B3A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-466725</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7564755" cy="1476375"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="image1.png"/>
-          <wp:cNvGraphicFramePr/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="2008697422" name="Imagem 1" descr="Uma imagem contendo Texto&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="2008697422" name="Imagem 1" descr="Uma imagem contendo Texto&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7049925" cy="1114425"/>
+                    <a:ext cx="7578087" cy="1478856"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03BC71B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15F0F86E"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -1575,52 +1596,55 @@
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E50B24"/>
+    <w:rsid w:val="008B059F"/>
+    <w:rsid w:val="008C26FB"/>
     <w:rsid w:val="00CC243A"/>
     <w:rsid w:val="00D10FC0"/>
+    <w:rsid w:val="00D15332"/>
     <w:rsid w:val="00E50B24"/>
     <w:rsid w:val="00F4189B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2200,99 +2224,137 @@
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F4189B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B059F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B059F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B059F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B059F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>